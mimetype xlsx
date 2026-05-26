--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -123,54 +123,54 @@
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Михайлин Евгений</t>
   </si>
   <si>
     <t>Невмеруха Дмитрий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Кугаевский Михаил</t>
   </si>
   <si>
     <t>Ковтун Лев</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Керничный Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Азаров Виктор</t>
   </si>
   <si>
     <t>Воронин Дмитрий</t>
   </si>
   <si>
     <t>Драголюб Сергей</t>
   </si>