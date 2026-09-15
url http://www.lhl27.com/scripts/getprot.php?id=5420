--- v1 (2026-04-04)
+++ v2 (2026-09-15)
@@ -132,54 +132,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42:10</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Власов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Готальский Дмитрий</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>