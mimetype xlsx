--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -105,60 +105,60 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>16:38</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13:56</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>33:18</t>
   </si>
   <si>
+    <t>Мурашкин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>Зщ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Разумовский Александр</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
@@ -1080,132 +1080,132 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>16</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>41</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>49</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>73</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>79</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1827,78 +1827,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>14</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>14</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>17</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -1935,78 +1935,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>45</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>52</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>71</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
@@ -2016,51 +2016,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>79</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>83</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
@@ -2070,51 +2070,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>89</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>97</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>