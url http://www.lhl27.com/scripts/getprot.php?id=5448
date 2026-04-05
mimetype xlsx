--- v1 (2026-02-15)
+++ v2 (2026-04-05)
@@ -240,54 +240,54 @@
   <si>
     <t>Потихо Дмитрий</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смазнов Руслан</t>
+  </si>
+  <si>
     <t>Смирнов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2202,78 +2202,78 @@
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>98</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>98</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10"/>
       <c r="B50" s="12"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>