--- v2 (2026-04-05)
+++ v3 (2026-05-27)
@@ -144,71 +144,71 @@
   <si>
     <t>Маяков Дмитрий</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
     <t>Киселев Дмитрий</t>
   </si>
   <si>
     <t>Киселев Сергей</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Рачков Николай</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>Ильин Сергей</t>
+  </si>
+  <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>Рачков Сергей</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
   </si>
   <si>
-    <t>Глущенко Максим</t>
-[...16 lines deleted...]
-  <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>27:45</t>
   </si>
   <si>
     <t>40:20</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>43:50</t>
@@ -240,54 +240,54 @@
   <si>
     <t>Потихо Дмитрий</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1361,213 +1361,213 @@
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
@@ -2202,78 +2202,78 @@
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>98</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>98</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10"/>
       <c r="B50" s="12"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>