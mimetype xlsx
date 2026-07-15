--- v0 (2026-02-17)
+++ v1 (2026-07-15)
@@ -102,60 +102,60 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>32-26</t>
   </si>
   <si>
     <t>10-27</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>37-09</t>
   </si>
   <si>
     <t>15-56</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>29-57</t>
+  </si>
+  <si>
     <t>Серецкий Максим</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>38-51</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>