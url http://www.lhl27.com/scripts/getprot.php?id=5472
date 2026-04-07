--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -207,54 +207,54 @@
   <si>
     <t>44:39</t>
   </si>
   <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Жульмагамбетов Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Бурдинский Иван</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
   <si>
+    <t>Ягодкин Никита</t>
+  </si>
+  <si>
     <t>Селиверстов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ягодкин Никита</t>
   </si>
   <si>
     <t>Ершов Илья</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Качесов Олег</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>