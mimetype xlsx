--- v0 (2025-12-09)
+++ v1 (2026-04-06)
@@ -147,93 +147,93 @@
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смазнов Руслан</t>
+  </si>
+  <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Смазнов Руслан</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион»</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>16:52</t>
   </si>
   <si>
     <t>6:35</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>27:42</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>30:59</t>
   </si>
   <si>
+    <t>Бордаковский Александр</t>
+  </si>
+  <si>
+    <t>40:10</t>
+  </si>
+  <si>
     <t>Глушков Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Агапов Сергей</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Куделин Андрей</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1419,85 +1419,85 @@
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>98</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>98</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
@@ -1744,88 +1744,88 @@
       <c r="L32" s="7">
         <v>20</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K33" s="7">
         <v>25</v>
       </c>
       <c r="L33" s="7">
         <v>17</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>16</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1889,51 +1889,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>20</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>25</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>