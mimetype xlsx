--- v1 (2026-02-18)
+++ v2 (2026-05-28)
@@ -123,54 +123,54 @@
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Мандыбура Михаил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Франчук Михаил</t>
   </si>
   <si>
     <t>Моисеенков Александр</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Шарабарин Иван</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ивачев Александр</t>
+  </si>
+  <si>
     <t>Ащеулов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ивачев Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Колос Герман</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Ягодкин Никита</t>
   </si>
   <si>
     <t>Рудаков Максим</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>