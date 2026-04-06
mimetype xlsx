--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -156,54 +156,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДВГУПС»</t>
   </si>
   <si>
     <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Вардикян Леонид</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Елисеев Никита</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>Корзов Никита</t>
   </si>
   <si>
+    <t>Рыбин Марк</t>
+  </si>
+  <si>
     <t>Сурадеев Данила</t>
-  </si>
-[...1 lines deleted...]
-    <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Жульмагамбетов Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
   <si>
     <t>Ершов Илья</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>