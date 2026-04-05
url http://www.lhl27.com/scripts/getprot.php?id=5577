--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -108,60 +108,60 @@
   <si>
     <t>02:07</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>Дудурич Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:38</t>
   </si>
   <si>
     <t>Лупин Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>38:39</t>
   </si>
   <si>
+    <t>Политыкин Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>41:21</t>
+  </si>
+  <si>
     <t>Спивак Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бурмако Илья</t>
   </si>
   <si>
     <t>Люкшина Аполлинария</t>
   </si>
   <si>
     <t>Вибе Алексей</t>
   </si>
   <si>
     <t>Савва Артём</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Золтуев Константин</t>
   </si>
   <si>
     <t>Наделяев Александр</t>
   </si>
   <si>
     <t>Махаринец Артем</t>
   </si>
@@ -1081,86 +1081,86 @@
       </c>
       <c r="O8" s="6">
         <v>27</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>6</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>12</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O9" s="6">
         <v>27</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>9</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>12</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>17</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1467,51 +1467,51 @@
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>75</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>77</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
@@ -1719,51 +1719,51 @@
       </c>
       <c r="O30" s="7">
         <v>88</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K31" s="7">
         <v>88</v>
       </c>
       <c r="L31" s="7">
         <v>25</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">