--- v1 (2026-02-16)
+++ v2 (2026-07-16)
@@ -105,57 +105,57 @@
   <si>
     <t>Абзалов Артур</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:22</t>
   </si>
   <si>
     <t>05:58</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>23:29</t>
   </si>
   <si>
     <t>39:46</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
+    <t>26:27</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>34:01</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Шишков Михаил</t>
   </si>
   <si>
     <t>Ткаченко Роман</t>
   </si>