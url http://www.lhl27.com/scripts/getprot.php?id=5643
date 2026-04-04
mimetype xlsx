--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -96,57 +96,57 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>07:05</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
+    <t>Бармотин Владимир</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
     <t>Кривошеев Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>33:48</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ланкин Илья</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Солтус Андрей</t>
   </si>