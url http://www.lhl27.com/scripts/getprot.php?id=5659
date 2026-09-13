--- v0 (2025-12-09)
+++ v1 (2026-09-13)
@@ -123,54 +123,54 @@
   <si>
     <t>18:52</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>Никулин Артем</t>
   </si>
   <si>
     <t>29:35</t>
   </si>
   <si>
     <t>Гарбар Сергей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44:46</t>
   </si>
   <si>
     <t>Южанин Владислав</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Русских Дмитрий</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Менщиков Данила</t>
   </si>
   <si>
     <t>Шишков Михаил</t>
   </si>