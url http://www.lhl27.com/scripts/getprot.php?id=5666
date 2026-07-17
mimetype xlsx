--- v1 (2026-02-17)
+++ v2 (2026-07-17)
@@ -174,72 +174,72 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДВГУПС»</t>
   </si>
   <si>
     <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Вардикян Леонид</t>
   </si>
   <si>
     <t>19-40</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Елисеев Никита</t>
   </si>
   <si>
+    <t>Мандыбура Михаил</t>
+  </si>
+  <si>
     <t>Корзов Никита</t>
   </si>
   <si>
-    <t>Мандыбура Михаил</t>
-[...1 lines deleted...]
-  <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
+    <t>Сухоруков Артем</t>
+  </si>
+  <si>
     <t>Иваничкин Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Качесов Олег</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Линник Никита</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1752,78 +1752,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>18</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>18</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>28</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1914,78 +1914,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>87</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>87</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>97</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>