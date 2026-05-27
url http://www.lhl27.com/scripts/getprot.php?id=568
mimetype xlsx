--- v0 (2025-12-07)
+++ v1 (2026-05-27)
@@ -105,59 +105,59 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>39:30</t>
   </si>
   <si>
     <t>06:37</t>
   </si>
   <si>
     <t>Бударин Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>23:25</t>
   </si>
   <si>
     <t>Хуторской Олег</t>
   </si>
   <si>
     <t>Достов Роман</t>
   </si>
   <si>
+    <t>Сабунаев Алексей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
-    <t>Сабунаев Алексей</t>
-[...4 lines deleted...]
-  <si>
     <t>Галеев Роман</t>
   </si>
   <si>
     <t>Покаместов Евгений</t>
   </si>
   <si>
     <t>Форкачев Борис</t>
   </si>
   <si>
     <t>Курилюк Сергей</t>
   </si>
   <si>
     <t>Танасийчук Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Петренко Максим</t>
   </si>
   <si>
     <t>Ветренко Константин</t>
   </si>
   <si>
     <t>Куровский Игорь</t>
@@ -228,54 +228,54 @@
   <si>
     <t>Серга Андрей</t>
   </si>
   <si>
     <t>Щукин Павел</t>
   </si>
   <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Нистор Евгений</t>
   </si>
   <si>
     <t>Щебеньков Игорь</t>
   </si>
   <si>
     <t>Слабуха Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
   </si>
   <si>
+    <t>Чемерис Павел</t>
+  </si>
+  <si>
     <t>Яцюк Виталий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чемерис Павел</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1073,78 +1073,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>10</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1154,51 +1154,51 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1289,51 +1289,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>42</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1397,51 +1397,51 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>88</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
@@ -1961,105 +1961,105 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>39</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>44</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>70</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>72</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
@@ -2069,51 +2069,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>73</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>83</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>