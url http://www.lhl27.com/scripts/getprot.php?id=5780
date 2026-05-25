--- v1 (2026-02-16)
+++ v2 (2026-05-25)
@@ -93,56 +93,56 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Евграфов Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шеханин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Михеев Иван</t>
+  </si>
+  <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
-    <t>Михеев Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Стерликов Игорь</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
   <si>
     <t>Ищенко Богдан</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Литвинцев Глеб</t>
   </si>
   <si>
     <t>Бабушкин Евгений</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Унанян Герман</t>
@@ -156,54 +156,54 @@
   <si>
     <t>Симаков Михаил</t>
   </si>
   <si>
     <t>Бражников Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
     <t>Молофеев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Цыбулько Ян</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Мерецкий Никита</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Маслаков Андрей</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>