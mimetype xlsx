--- v0 (2026-02-18)
+++ v1 (2026-09-13)
@@ -147,54 +147,54 @@
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>40:48</t>
   </si>
   <si>
     <t>36:17</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>38:17</t>
   </si>
   <si>
     <t>Бабин Михаил</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
     <t>Рюмин Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t>Селиверстов Александр</t>
   </si>