--- v0 (2025-12-08)
+++ v1 (2026-09-13)
@@ -147,54 +147,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>+ 2</t>
   </si>
   <si>
     <t>Морозов Сергей</t>
   </si>
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
+    <t>Застеба Александр</t>
+  </si>
+  <si>
     <t>Вороненко Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Застеба Александр</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Роман</t>
   </si>
   <si>
     <t>Иокша Александр</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Овчинников Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>