--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -126,105 +126,105 @@
   <si>
     <t>31-20</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>27-40</t>
   </si>
   <si>
     <t>39-31</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31-28</t>
   </si>
   <si>
     <t>41-07</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
+    <t>33-59</t>
+  </si>
+  <si>
+    <t>41-31</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>33-59</t>
-[...2 lines deleted...]
-    <t>41-31</t>
+    <t>43-02</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
-    <t>43-02</t>
+    <t>44-52</t>
+  </si>
+  <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Ларин Роман</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
   </si>
   <si>
-    <t>44-52</t>
-[...17 lines deleted...]
-    <t>Грамаков Денис</t>
+    <t>Ласковый Вадим</t>
+  </si>
+  <si>
+    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Алексеев Илья</t>
-  </si>
-[...13 lines deleted...]
-    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>14-00</t>
   </si>
   <si>
     <t>05-50</t>
   </si>
   <si>
     <t>Моложенко Владислав</t>
   </si>
   <si>
     <t>06-50</t>
   </si>
@@ -1149,131 +1149,131 @@
         <v>44</v>
       </c>
       <c r="L8" s="6">
         <v>42</v>
       </c>
       <c r="M8" s="8">
         <v>28</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6">
         <v>28</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="6">
         <v>34</v>
       </c>
       <c r="L9" s="6">
         <v>44</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O9" s="6">
         <v>10</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>30</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="6">
         <v>28</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>2</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="O11" s="6">
         <v>10</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
@@ -1426,186 +1426,186 @@
       <c r="B17" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
@@ -2236,51 +2236,51 @@
       <c r="B45" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">