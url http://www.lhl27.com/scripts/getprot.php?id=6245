--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «OWLS» Vs «Шкипер Брук»</t>
   </si>
   <si>
     <t>Кубок Амура 2025</t>
   </si>
   <si>
     <t>ПА</t>
   </si>
   <si>
     <t>Дата 31.03.2025</t>
   </si>
   <si>
     <t>Начало 22.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра CA/1/8OWL-SHB/2 </t>
   </si>
   <si>
     <t>Команда « А » «OWLS»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
@@ -81,122 +81,122 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>9:07</t>
+  </si>
+  <si>
+    <t>2:34</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>Нп</t>
-[...5 lines deleted...]
-    <t>2:34</t>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>21:41</t>
+  </si>
+  <si>
+    <t>29:49</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
-    <t>+1</t>
-[...5 lines deleted...]
-    <t>29:49</t>
+    <t>36:47</t>
+  </si>
+  <si>
+    <t>35:05</t>
+  </si>
+  <si>
+    <t>Ларин Роман</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>39:00</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
   </si>
   <si>
-    <t>36:47</t>
-[...23 lines deleted...]
-    <t>Кривых Михаил</t>
+    <t>Ласковый Вадим</t>
+  </si>
+  <si>
+    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Алексеев Илья</t>
   </si>
   <si>
-    <t>Мерк Иван</t>
-[...13 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>30:07</t>
   </si>
   <si>
     <t>21:30</t>
   </si>
   <si>
     <t>Моложенко Владислав</t>
   </si>
   <si>
     <t>35:15</t>
   </si>
   <si>
     <t>44:10</t>
@@ -250,53 +250,50 @@
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Кравец Данил</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
-  </si>
-[...1 lines deleted...]
-    <t>Братухин Антон</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,143 +939,143 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>42</v>
       </c>
       <c r="L5" s="5">
         <v>48</v>
       </c>
       <c r="M5" s="8">
         <v>17</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>34</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>42</v>
       </c>
       <c r="L6" s="6">
         <v>48</v>
       </c>
       <c r="M6" s="8">
         <v>45</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>34</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>8</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>17</v>
       </c>
       <c r="L7" s="6">
         <v>48</v>
       </c>
       <c r="M7" s="8">
@@ -1197,186 +1194,186 @@
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
@@ -2185,51 +2182,51 @@
       <c r="B47" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
@@ -2415,53 +2412,51 @@
       <c r="E56" s="21"/>
       <c r="F56" s="22"/>
       <c r="G56" s="23" t="s">
         <v>78</v>
       </c>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="23"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
       <c r="N56" s="23"/>
       <c r="O56" s="23"/>
       <c r="P56" s="23"/>
       <c r="Q56" s="23"/>
       <c r="R56" s="23"/>
       <c r="S56" s="23"/>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" s="21"/>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="22"/>
-      <c r="G57" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G57" s="23"/>
       <c r="H57" s="23"/>
       <c r="I57" s="23"/>
       <c r="J57" s="23"/>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="23"/>
       <c r="N57" s="23"/>
       <c r="O57" s="23"/>
       <c r="P57" s="23"/>
       <c r="Q57" s="23"/>
       <c r="R57" s="23"/>
       <c r="S57" s="23"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="P55:S55"/>
     <mergeCell ref="G56:O56"/>
     <mergeCell ref="P56:S56"/>
     <mergeCell ref="G57:O57"/>
     <mergeCell ref="P57:S57"/>
     <mergeCell ref="L52:S52"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="L27:S27"/>
     <mergeCell ref="A1:S1"/>