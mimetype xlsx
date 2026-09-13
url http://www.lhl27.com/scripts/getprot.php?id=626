--- v0 (2025-12-08)
+++ v1 (2026-09-13)
@@ -207,78 +207,78 @@
   <si>
     <t>21:31</t>
   </si>
   <si>
     <t>Горнов Владимир</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>12:35</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>16:15</t>
   </si>
   <si>
     <t>18:15</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Миронов Дмитрий</t>
+  </si>
+  <si>
     <t>Тучин Иван</t>
   </si>
   <si>
-    <t>Миронов Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Чинарев Андрей</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1894,78 +1894,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>24</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>24</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>32</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -2110,78 +2110,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>85</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>85</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>91</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>