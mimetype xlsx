--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -192,54 +192,54 @@
   <si>
     <t>Миронов Дмитрий</t>
   </si>
   <si>
     <t>Иваничкин Сергей</t>
   </si>
   <si>
     <t>Королев Антон</t>
   </si>
   <si>
     <t>Константинов Дмитрий</t>
   </si>
   <si>
     <t>Шаронин Андрей</t>
   </si>
   <si>
     <t>Суворов Сергей</t>
   </si>
   <si>
     <t>Александров Владимир</t>
   </si>
   <si>
     <t>Салов Данил</t>
   </si>
   <si>
+    <t>Шишмаков Станислав</t>
+  </si>
+  <si>
     <t>Смоляков Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шишмаков Станислав</t>
   </si>
   <si>
     <t>Зырянов Денис</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Подшендялов Игорь</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Абанин Дмитрий</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Кумашев Фархат</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1975,78 +1975,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>69</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>69</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>72</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>