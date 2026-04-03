--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -183,60 +183,60 @@
   <si>
     <t>12-00</t>
   </si>
   <si>
     <t>03-30</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>24-02</t>
   </si>
   <si>
     <t>Горошко Андрей</t>
   </si>
   <si>
     <t>24-20</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>25-10</t>
   </si>
   <si>
+    <t>Ольмезов Александр</t>
+  </si>
+  <si>
+    <t>33-40</t>
+  </si>
+  <si>
+    <t>Шептун Дмитрий</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Шептун Дмитрий</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Чернецкий Максим</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
@@ -1790,51 +1790,51 @@
       <c r="L33" s="7">
         <v>33</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K34" s="7">
         <v>55</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1854,51 +1854,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>23</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>