--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -2119,85 +2119,85 @@
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>98</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>98</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7"/>
       <c r="B48" s="12"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>