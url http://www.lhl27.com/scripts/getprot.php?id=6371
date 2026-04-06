--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -198,54 +198,54 @@
   <si>
     <t>17-54</t>
   </si>
   <si>
     <t>Тахватулин Никита</t>
   </si>
   <si>
     <t>Глазунов Владислав</t>
   </si>
   <si>
     <t>Крамар Дмитрий</t>
   </si>
   <si>
     <t>Широкоглазов Михаил</t>
   </si>
   <si>
     <t>Живновицкий Арсений</t>
   </si>
   <si>
     <t>Крюков Сергей</t>
   </si>
   <si>
     <t>Федюнин Никита</t>
   </si>
   <si>
+    <t>Бородин Тимур</t>
+  </si>
+  <si>
     <t>Бондарь Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бородин Тимур</t>
   </si>
   <si>
     <t>Чергейко Леонид</t>
   </si>
   <si>
     <t>Изотов Артем</t>
   </si>
   <si>
     <t>Петрухин Всеволод</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лямин Артем</t>
   </si>
   <si>
     <t>Худенев Александр</t>
   </si>
   <si>
     <t>Кулагин Алексей</t>
   </si>
   <si>
     <t>Драган Александр</t>
   </si>