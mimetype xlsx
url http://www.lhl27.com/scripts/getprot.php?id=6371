--- v2 (2026-04-06)
+++ v3 (2026-05-26)
@@ -114,56 +114,56 @@
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>25-28</t>
   </si>
   <si>
     <t>Ерохин Дмитрий</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
     <t>Завалин Владимир</t>
   </si>
   <si>
+    <t>Бальбуза Дмитрий</t>
+  </si>
+  <si>
     <t>Емельянцев Макар</t>
   </si>
   <si>
-    <t>Бальбуза Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Лебедев Дмитрий</t>
@@ -198,54 +198,54 @@
   <si>
     <t>17-54</t>
   </si>
   <si>
     <t>Тахватулин Никита</t>
   </si>
   <si>
     <t>Глазунов Владислав</t>
   </si>
   <si>
     <t>Крамар Дмитрий</t>
   </si>
   <si>
     <t>Широкоглазов Михаил</t>
   </si>
   <si>
     <t>Живновицкий Арсений</t>
   </si>
   <si>
     <t>Крюков Сергей</t>
   </si>
   <si>
     <t>Федюнин Никита</t>
   </si>
   <si>
+    <t>Бондарь Александр</t>
+  </si>
+  <si>
     <t>Бородин Тимур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондарь Александр</t>
   </si>
   <si>
     <t>Чергейко Леонид</t>
   </si>
   <si>
     <t>Изотов Артем</t>
   </si>
   <si>
     <t>Петрухин Всеволод</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лямин Артем</t>
   </si>
   <si>
     <t>Худенев Александр</t>
   </si>
   <si>
     <t>Кулагин Алексей</t>
   </si>
   <si>
     <t>Драган Александр</t>
   </si>
@@ -1164,78 +1164,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>15</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>15</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>