--- v0 (2026-02-16)
+++ v1 (2026-05-27)
@@ -126,72 +126,72 @@
   <si>
     <t>38-00</t>
   </si>
   <si>
     <t>Зиновкин Дмитрий</t>
   </si>
   <si>
     <t>30-50</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>33-40</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Киселев Сергей</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>Ильин Сергей</t>
+  </si>
+  <si>
+    <t>Трипелец Роман</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...19 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Савин Игорь</t>
   </si>
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Турчин Александр</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>Бартош Денис</t>
   </si>
@@ -965,51 +965,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>2</v>
       </c>
       <c r="L5" s="5">
         <v>69</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>19</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>7</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
@@ -1196,51 +1196,51 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1358,51 +1358,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>75</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>79</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>