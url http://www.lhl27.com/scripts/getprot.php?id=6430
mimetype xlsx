--- v1 (2026-05-27)
+++ v2 (2026-07-16)
@@ -207,54 +207,54 @@
   <si>
     <t>20-56</t>
   </si>
   <si>
     <t>15-00</t>
   </si>
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>21-39</t>
   </si>
   <si>
     <t>Каменский Алексей</t>
   </si>
   <si>
     <t>32-40</t>
   </si>
   <si>
     <t>Тебеньков Анатолий</t>
   </si>
   <si>
     <t>38-07</t>
   </si>
   <si>
+    <t>Хлебодаров Александр</t>
+  </si>
+  <si>
     <t>Вороненко Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Хлебодаров Александр</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Андреевский Андрей</t>
   </si>
   <si>
     <t>Жирков Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1875,86 +1875,86 @@
       </c>
       <c r="O34" s="7">
         <v>46</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>13</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>35</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O35" s="7">
         <v>46</v>
       </c>
       <c r="P35" s="7">
         <v>5</v>
       </c>
       <c r="Q35" s="7">
         <v>42</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>35</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O36" s="7">
         <v>46</v>
       </c>
       <c r="P36" s="7">
         <v>20</v>
       </c>
       <c r="Q36" s="7">
         <v>42</v>
       </c>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>38</v>