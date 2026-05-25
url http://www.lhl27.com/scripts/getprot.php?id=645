--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -138,54 +138,54 @@
   <si>
     <t>44:12</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>41:47</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Морозовский Дмитрий</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>