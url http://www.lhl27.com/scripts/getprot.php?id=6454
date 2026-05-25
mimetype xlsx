--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -213,54 +213,54 @@
   <si>
     <t>16-28</t>
   </si>
   <si>
     <t>13-48</t>
   </si>
   <si>
     <t>Запорожский Глеб</t>
   </si>
   <si>
     <t>36-40</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>43-02</t>
   </si>
   <si>
     <t>Фролов Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
+    <t>Иванов Игорь</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иванов Игорь</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
     <t>Коберский Владислав</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Ларин Роман</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Бозин Андрей</t>
   </si>