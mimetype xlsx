--- v2 (2026-05-25)
+++ v3 (2026-07-15)
@@ -120,54 +120,54 @@
   <si>
     <t>39-22</t>
   </si>
   <si>
     <t>36-11</t>
   </si>
   <si>
     <t>Крамар Дмитрий</t>
   </si>
   <si>
     <t>Широкоглазов Михаил</t>
   </si>
   <si>
     <t>Живновицкий Арсений</t>
   </si>
   <si>
     <t>Крюков Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Федюнин Никита</t>
   </si>
   <si>
+    <t>Бондарь Александр</t>
+  </si>
+  <si>
     <t>Бородин Тимур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондарь Александр</t>
   </si>
   <si>
     <t>Чергейко Леонид</t>
   </si>
   <si>
     <t>Изотов Артем</t>
   </si>
   <si>
     <t>Лямин Артем</t>
   </si>
   <si>
     <t>Худенев Александр</t>
   </si>
   <si>
     <t>Кулагин Алексей</t>
   </si>
   <si>
     <t>Драган Александр</t>
   </si>
   <si>
     <t>Блашко Ярослав</t>
   </si>
   <si>
     <t>Быцура Михаил</t>
   </si>