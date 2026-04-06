--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -213,54 +213,54 @@
   <si>
     <t>33:49</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>35:50</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>37:27</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>39:51</t>
   </si>
   <si>
+    <t>Удалов Геннадий</t>
+  </si>
+  <si>
     <t>Гутов Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Дударев Александр</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Степанов Сергей</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Калашников Максим</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>