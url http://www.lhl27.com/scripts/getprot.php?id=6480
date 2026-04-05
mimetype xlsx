--- v0 (2026-02-14)
+++ v1 (2026-04-05)
@@ -1409,51 +1409,51 @@
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">