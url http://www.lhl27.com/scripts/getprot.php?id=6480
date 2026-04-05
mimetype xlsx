--- v1 (2026-04-05)
+++ v2 (2026-04-05)
@@ -114,54 +114,54 @@
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>26-26</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
+    <t>Бальбуза Дмитрий</t>
+  </si>
+  <si>
     <t>Емельянцев Макар</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бальбуза Дмитрий</t>
   </si>
   <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Кузнецов Лев</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
@@ -1095,78 +1095,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>