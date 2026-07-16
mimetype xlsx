--- v0 (2026-04-05)
+++ v1 (2026-07-16)
@@ -111,54 +111,54 @@
   <si>
     <t>20-00</t>
   </si>
   <si>
     <t>06-00</t>
   </si>
   <si>
     <t>Запорожский Глеб</t>
   </si>
   <si>
     <t>44-32</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Фролов Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Коберский Владислав</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Ларин Роман</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Бозин Андрей</t>
   </si>
   <si>
     <t>Павлюченко Кирилл</t>
   </si>