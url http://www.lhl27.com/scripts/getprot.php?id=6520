--- v0 (2026-02-15)
+++ v1 (2026-05-25)
@@ -132,57 +132,57 @@
   <si>
     <t>Лысов Карим</t>
   </si>
   <si>
     <t>37-30</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
     <t>Потихо Дмитрий</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>04-07</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Лукащук Алексей</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
@@ -1207,78 +1207,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>98</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>98</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5"/>
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
@@ -1698,51 +1698,51 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>33</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>