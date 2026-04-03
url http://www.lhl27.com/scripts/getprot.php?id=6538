--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -123,56 +123,56 @@
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>30-08</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
     <t>Каменский Алексей</t>
   </si>
   <si>
     <t>Лашуня Алексей</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Тебеньков Анатолий</t>
   </si>
   <si>
+    <t>Хлебодаров Александр</t>
+  </si>
+  <si>
     <t>Вороненко Александр</t>
   </si>
   <si>
-    <t>Хлебодаров Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Юрий</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Андреевский Андрей</t>
   </si>
   <si>
     <t>Жирков Егор</t>
@@ -192,87 +192,87 @@
   <si>
     <t>33-20</t>
   </si>
   <si>
     <t>21-17</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>37-10</t>
   </si>
   <si>
     <t>41-15</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>44-29</t>
   </si>
   <si>
     <t>42-30</t>
   </si>
   <si>
+    <t>Буслаев Василий</t>
+  </si>
+  <si>
+    <t>Жульмагамбетов Сергей</t>
+  </si>
+  <si>
+    <t>Бессмертный Сергей</t>
+  </si>
+  <si>
+    <t>Солоха Виктор</t>
+  </si>
+  <si>
+    <t>Фатеев Станислав</t>
+  </si>
+  <si>
+    <t>Кулеш Олег</t>
+  </si>
+  <si>
+    <t>Дроздов Владислав</t>
+  </si>
+  <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
+    <t>Чижов Сергей</t>
+  </si>
+  <si>
+    <t>Кирьяк Сергей</t>
+  </si>
+  <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
+    <t>Шехматов Сергей</t>
+  </si>
+  <si>
     <t>Степанов Владимир</t>
-  </si>
-[...34 lines deleted...]
-    <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Коваль Александр</t>
   </si>
 </sst>
 </file>
 
@@ -1194,78 +1194,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>35</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1673,51 +1673,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>97</v>
       </c>
       <c r="L30" s="7">
         <v>25</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>23</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="7">
@@ -1786,365 +1786,365 @@
       </c>
       <c r="O32" s="7">
         <v>27</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">