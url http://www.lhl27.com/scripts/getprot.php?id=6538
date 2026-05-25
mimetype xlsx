--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -123,54 +123,54 @@
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>30-08</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
     <t>Каменский Алексей</t>
   </si>
   <si>
     <t>Лашуня Алексей</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Тебеньков Анатолий</t>
   </si>
   <si>
+    <t>Вороненко Александр</t>
+  </si>
+  <si>
     <t>Хлебодаров Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Юрий</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Андреевский Андрей</t>
   </si>
@@ -1194,78 +1194,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>35</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>