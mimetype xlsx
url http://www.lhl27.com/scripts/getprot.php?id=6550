--- v0 (2026-02-17)
+++ v1 (2026-05-26)
@@ -195,57 +195,57 @@
   <si>
     <t>04-55</t>
   </si>
   <si>
     <t>Шабала Денис</t>
   </si>
   <si>
     <t>18-04</t>
   </si>
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>37-42</t>
   </si>
   <si>
     <t>25-27</t>
   </si>
   <si>
     <t>Авдюшин Сергей</t>
   </si>
   <si>
     <t>36-20</t>
   </si>
   <si>
+    <t>Глушков Максим</t>
+  </si>
+  <si>
+    <t>41-58</t>
+  </si>
+  <si>
     <t>Красилов Кирилл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Глушков Максим</t>
   </si>
   <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Угрюмов Максим</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
@@ -1849,86 +1849,86 @@
       </c>
       <c r="O33" s="7">
         <v>22</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>8</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O34" s="7">
         <v>49</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>13</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O35" s="7">
         <v>49</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>9</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>