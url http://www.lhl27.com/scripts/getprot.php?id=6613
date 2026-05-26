--- v0 (2026-03-03)
+++ v1 (2026-05-26)
@@ -105,105 +105,105 @@
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>06-02</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Стеквашов Вячеслав</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>Назаратий Руслан</t>
   </si>
   <si>
+    <t>Кобцев Даниил</t>
+  </si>
+  <si>
     <t>Невмеруха Дмитрий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Амерсанеев Марат</t>
   </si>
   <si>
+    <t>Суслов Владислав</t>
+  </si>
+  <si>
     <t>Беленков Никита</t>
   </si>
   <si>
-    <t>Суслов Владислав</t>
+    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Кислов Александр</t>
   </si>
   <si>
-    <t>Ковтун Лев</t>
-[...1 lines deleted...]
-  <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Бобков Максим</t>
   </si>
   <si>
     <t>Драголюб Сергей</t>
   </si>
   <si>
     <t>Васильев Иван</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Денисенко Николай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Орлов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>Бартош Денис</t>
   </si>
   <si>
     <t>27-26</t>
   </si>
   <si>
     <t>10-41</t>
   </si>
   <si>
     <t>Морозов Сергей</t>
   </si>
   <si>
     <t>14-04</t>
   </si>
@@ -1094,105 +1094,105 @@
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1229,358 +1229,358 @@
       <c r="B14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="8"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
@@ -1666,51 +1666,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>2</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K30" s="7">
         <v>72</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O30" s="7">
         <v>52</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -1808,51 +1808,51 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>23</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1943,159 +1943,159 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>35</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>38</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>41</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>46</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>52</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>72</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
@@ -2105,51 +2105,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>73</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>77</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>