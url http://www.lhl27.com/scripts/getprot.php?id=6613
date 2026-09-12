--- v1 (2026-05-26)
+++ v2 (2026-09-12)
@@ -207,54 +207,54 @@
   <si>
     <t>14-04</t>
   </si>
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>31-51</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Каменский Алексей</t>
   </si>
   <si>
     <t>Лашуня Алексей</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Тебеньков Анатолий</t>
   </si>
   <si>
+    <t>Вороненко Александр</t>
+  </si>
+  <si>
     <t>Хлебодаров Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Юрий</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Андреевский Андрей</t>
   </si>
   <si>
     <t>Жирков Егор</t>
   </si>
@@ -1916,78 +1916,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>35</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>38</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>