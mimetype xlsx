--- v0 (2026-02-16)
+++ v1 (2026-07-15)
@@ -219,69 +219,69 @@
   <si>
     <t>21:25</t>
   </si>
   <si>
     <t>23:25</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Щукин Максим</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>Бережных Анатолий</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>Кувшинов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Ключников Андрей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Колбин Алексей</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Уваров Василий</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Шепелев Руслан</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>