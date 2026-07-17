--- v0 (2025-12-09)
+++ v1 (2026-07-17)
@@ -168,60 +168,60 @@
   <si>
     <t>Репин Виктор</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>15:38</t>
   </si>
   <si>
     <t>33:17</t>
   </si>
   <si>
     <t>35:17</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>42:06</t>
+  </si>
+  <si>
+    <t>44:06</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Франчук Михаил</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Паутов Павел</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>