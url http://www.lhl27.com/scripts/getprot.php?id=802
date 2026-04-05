--- v0 (2025-12-07)
+++ v1 (2026-04-05)
@@ -171,62 +171,62 @@
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Мулин Евгений</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
+    <t>Шатун Михаил</t>
+  </si>
+  <si>
     <t>Чье Бу</t>
   </si>
   <si>
-    <t>Шатун Михаил</t>
+    <t>Васильев Сергей</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
-    <t>Васильев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>01:52</t>
@@ -270,54 +270,54 @@
   <si>
     <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Зосимов Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Тукмаков Игорь</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
+    <t>Фиалкин Денис</t>
+  </si>
+  <si>
     <t>Гусак Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Ганичев Николай</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1439,132 +1439,132 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>71</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>71</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>72</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>72</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>73</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
@@ -2206,78 +2206,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>90</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>90</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>91</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>