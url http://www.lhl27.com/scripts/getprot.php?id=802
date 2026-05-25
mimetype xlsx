--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -270,54 +270,54 @@
   <si>
     <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Зосимов Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Тукмаков Игорь</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
+    <t>Гусак Артем</t>
+  </si>
+  <si>
     <t>Фиалкин Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гусак Артем</t>
   </si>
   <si>
     <t>Ганичев Николай</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2206,78 +2206,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>90</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>90</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>91</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>