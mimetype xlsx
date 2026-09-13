--- v2 (2026-05-25)
+++ v3 (2026-09-13)
@@ -177,56 +177,56 @@
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Мулин Евгений</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
+    <t>Деев Дмитрий</t>
+  </si>
+  <si>
     <t>Васильев Сергей</t>
   </si>
   <si>
-    <t>Деев Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Грунин Алексей</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>01:52</t>
@@ -276,54 +276,54 @@
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Зосимов Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Тукмаков Игорь</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
+    <t>Мехельсон Глеб</t>
+  </si>
+  <si>
     <t>Ганичев Николай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1493,78 +1493,78 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>72</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>72</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>73</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>