--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -213,75 +213,75 @@
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>44:55</t>
   </si>
   <si>
     <t>30:41</t>
   </si>
   <si>
     <t>32:41</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>51:05</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>44:00</t>
   </si>
   <si>
+    <t>Тодоровский Артем</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>50:45</t>
+  </si>
+  <si>
+    <t>52:45</t>
+  </si>
+  <si>
     <t>Мурашкин Владимир</t>
   </si>
   <si>
-    <t>ПБ</t>
-[...8 lines deleted...]
-    <t>52:45</t>
+    <t>53:30</t>
+  </si>
+  <si>
+    <t>55:30</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>54:30</t>
   </si>
   <si>
     <t>56:30</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
@@ -1895,141 +1895,141 @@
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="K34" s="7">
         <v>21</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="O34" s="7">
         <v>42</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="S34" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>10</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="7">
         <v>42</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>13</v>
       </c>
       <c r="R35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>10</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="O36" s="7">
         <v>42</v>
       </c>
       <c r="P36" s="7">
         <v>2</v>
       </c>
       <c r="Q36" s="7">
         <v>8</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="S36" s="7" t="s">
         <v>75</v>
       </c>