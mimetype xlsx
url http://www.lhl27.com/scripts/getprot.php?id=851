--- v1 (2026-04-05)
+++ v2 (2026-07-17)
@@ -249,54 +249,54 @@
   <si>
     <t>52:45</t>
   </si>
   <si>
     <t>Мурашкин Владимир</t>
   </si>
   <si>
     <t>53:30</t>
   </si>
   <si>
     <t>55:30</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>54:30</t>
   </si>
   <si>
     <t>56:30</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
+    <t>Матиенко Роман</t>
+  </si>
+  <si>
     <t>Меньшов Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -2051,78 +2051,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>41</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>41</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>42</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>