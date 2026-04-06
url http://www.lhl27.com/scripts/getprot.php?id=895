--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -129,62 +129,62 @@
   <si>
     <t>27:12</t>
   </si>
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31:49</t>
   </si>
   <si>
     <t>33:49</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>34:43</t>
   </si>
   <si>
     <t>36:43</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>36:23</t>
+  </si>
+  <si>
+    <t>38:23</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>36:23</t>
-[...7 lines deleted...]
-  <si>
     <t>38:03</t>
   </si>
   <si>
     <t>40:03</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Колбин Алексей</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
@@ -240,54 +240,54 @@
   <si>
     <t>Козырев Вячеслав</t>
   </si>
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Назаров Иван</t>
   </si>
   <si>
     <t>Базарный Павел</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>