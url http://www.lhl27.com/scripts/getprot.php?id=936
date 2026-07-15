--- v1 (2026-02-16)
+++ v2 (2026-07-15)
@@ -138,54 +138,54 @@
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Щукин Павел</t>
   </si>
   <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Нистор Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Слабуха Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Яцюк Виталий</t>
+  </si>
+  <si>
     <t>Чемерис Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Яцюк Виталий</t>
   </si>
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>32:27</t>
   </si>