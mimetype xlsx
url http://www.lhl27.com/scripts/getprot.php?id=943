--- v1 (2026-02-15)
+++ v2 (2026-04-06)
@@ -162,60 +162,60 @@
   <si>
     <t>Третьяков Евгений</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Тафгай»</t>
   </si>
   <si>
     <t>04:18</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>34:40</t>
   </si>
   <si>
+    <t>Мурашкин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>36:18</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Разумовский Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1659,88 +1659,88 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>10</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K32" s="7">
         <v>96</v>
       </c>
       <c r="L32" s="7">
         <v>88</v>
       </c>
       <c r="M32" s="7">
         <v>9</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>