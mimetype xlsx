--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -213,60 +213,60 @@
   <si>
     <t>35:39</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>21:11</t>
   </si>
   <si>
     <t>37:04</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>26:48</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>28:21</t>
   </si>
   <si>
+    <t>Деньгин Андрей</t>
+  </si>
+  <si>
+    <t>ШБ</t>
+  </si>
+  <si>
+    <t>41:27</t>
+  </si>
+  <si>
     <t>Степанов Сергей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>44:20</t>
   </si>
   <si>
     <t>Калашников Максим</t>
   </si>
   <si>
     <t>44:53</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>