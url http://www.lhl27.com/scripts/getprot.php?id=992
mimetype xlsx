--- v0 (2025-12-08)
+++ v1 (2026-09-12)
@@ -141,54 +141,54 @@
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>40:34</t>
   </si>
   <si>
     <t>40:19</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>43:58</t>
   </si>
   <si>
     <t>44:38</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>