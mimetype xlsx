--- v1 (2026-04-05)
+++ v2 (2026-07-17)
@@ -180,54 +180,54 @@
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
+    <t>Линьков Юрий</t>
+  </si>
+  <si>
     <t>Пасека Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 