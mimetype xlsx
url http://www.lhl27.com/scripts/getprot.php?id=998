--- v1 (2026-05-27)
+++ v2 (2026-09-13)
@@ -195,57 +195,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>27:33</t>
   </si>
   <si>
+    <t>Шураков Дмитрий</t>
+  </si>
+  <si>
+    <t>38:10</t>
+  </si>
+  <si>
     <t>Борисов Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>07:03</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>33:30</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Рекун Сергей</t>
   </si>
   <si>
     <t>Еникеев Дмитрий</t>
   </si>