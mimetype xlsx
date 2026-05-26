--- v0 (2025-12-07)
+++ v1 (2026-05-26)
@@ -186,57 +186,57 @@
   <si>
     <t>19:10</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>39:40</t>
   </si>
   <si>
     <t>25:50</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
     <t>44:20</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>43:30</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>